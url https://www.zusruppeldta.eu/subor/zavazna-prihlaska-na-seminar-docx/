--- v0 (2026-05-15)
+++ v1 (2026-11-01)
@@ -42,94 +42,86 @@
       <w:tr w:rsidR="00676EEC" w:rsidRPr="007C6134" w14:paraId="76C348D7" w14:textId="77777777" w:rsidTr="00E30E83">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00243FB7" w14:textId="17D248E0" w:rsidR="00676EEC" w:rsidRPr="008177E7" w:rsidRDefault="00676EEC" w:rsidP="00E30E83">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008177E7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>Záväzná prihláška</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B437A9A" w14:textId="6896756D" w:rsidR="00676EEC" w:rsidRPr="008177E7" w:rsidRDefault="00B3773C" w:rsidP="008177E7">
+          <w:p w14:paraId="4B437A9A" w14:textId="27CBC5A8" w:rsidR="00676EEC" w:rsidRPr="008177E7" w:rsidRDefault="00C126CB" w:rsidP="008177E7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008177E7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klavírny </w:t>
+              <w:t>Flautový</w:t>
             </w:r>
             <w:r w:rsidR="00676EEC" w:rsidRPr="008177E7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">seminár </w:t>
+              <w:t xml:space="preserve"> seminár Mgr. art. Kataríny </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00676EEC" w:rsidRPr="008177E7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>MgA</w:t>
+              <w:t>Dučai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B72D93" w:rsidRPr="007C6134" w14:paraId="3FFF64EB" w14:textId="77777777" w:rsidTr="00B72D93">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E418CED" w14:textId="3FBE4627" w:rsidR="00B72D93" w:rsidRPr="007C6134" w:rsidRDefault="00B72D93" w:rsidP="00E30E83">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -628,338 +620,311 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="44"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61A52107" w14:textId="77777777" w:rsidR="00344E8F" w:rsidRDefault="00344E8F" w:rsidP="00BA166E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CE5FC39" w14:textId="77777777" w:rsidR="006E243D" w:rsidRPr="00E067B3" w:rsidRDefault="006E243D" w:rsidP="00BA166E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="205D7B06" w14:textId="77777777" w:rsidR="008B1664" w:rsidRDefault="008B1664" w:rsidP="006E243D">
+    <w:p w14:paraId="4C4E4BD6" w14:textId="27E3F3CD" w:rsidR="00676EEC" w:rsidRPr="00E067B3" w:rsidRDefault="008177E7" w:rsidP="00747249">
       <w:pPr>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Prihlášku </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72D93">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prihlášku </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B72D93">
+        <w:t xml:space="preserve">spolu s potvrdením o zaplatení účastníckeho poplatku </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">spolu s potvrdením o zaplatení účastníckeho poplatku </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">posielajte </w:t>
+      </w:r>
+      <w:r w:rsidR="00676EEC" w:rsidRPr="00E067B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">posielajte </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00676EEC" w:rsidRPr="00E067B3">
+        <w:t>na našu e-mail</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>na našu e-mail</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ovú</w:t>
+      </w:r>
+      <w:r w:rsidR="00676EEC" w:rsidRPr="00E067B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t>ovú</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00676EEC" w:rsidRPr="00E067B3">
+        <w:t xml:space="preserve"> adresu</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adresu</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C024E2" w14:textId="449BDD31" w:rsidR="00676EEC" w:rsidRPr="006E243D" w:rsidRDefault="00676EEC" w:rsidP="006E243D">
+    <w:p w14:paraId="72C024E2" w14:textId="1385E6C4" w:rsidR="00676EEC" w:rsidRPr="006E243D" w:rsidRDefault="00676EEC" w:rsidP="00747249">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="006E243D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovprepojenie"/>
             <w:b/>
             <w:sz w:val="32"/>
           </w:rPr>
           <w:t>zus.ruppeldta@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008177E7" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008177E7" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">s predmetom: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F44750">
+        <w:t>s predmetom: seminár</w:t>
+      </w:r>
+      <w:r w:rsidR="003F1EFC" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>„</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008177E7" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>seminár</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F1EFC" w:rsidRPr="006E243D">
+        <w:t>Dučai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="64A19628" w14:textId="77777777" w:rsidR="00BA166E" w:rsidRDefault="00BA166E" w:rsidP="00676EEC">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B3773C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C2C03A" w14:textId="77777777" w:rsidR="006E243D" w:rsidRDefault="006E243D" w:rsidP="00BA166E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>klátik</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="64A19628" w14:textId="77777777" w:rsidR="00BA166E" w:rsidRDefault="00BA166E" w:rsidP="00676EEC">
+    <w:p w14:paraId="20AF1220" w14:textId="6AB19622" w:rsidR="008533D4" w:rsidRPr="006E243D" w:rsidRDefault="00BA166E" w:rsidP="00747249">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="Hypertextovprepojenie"/>
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008453A8">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Aktívnych účastníkov prosíme o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>zasielajte spolu s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E243D" w:rsidRPr="008453A8">
+        <w:t xml:space="preserve">zaslanie notového materiálu </w:t>
+      </w:r>
+      <w:r w:rsidR="006E243D" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008453A8">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(aj sprievodný part)</w:t>
+      </w:r>
+      <w:r w:rsidR="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006E243D" w:rsidRPr="008453A8">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E243D" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>zaplatení</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008453A8">
+        <w:t>spolu s</w:t>
+      </w:r>
+      <w:r w:rsidR="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> účastníckeho poplatku</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E243D" w:rsidRPr="008453A8">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E243D" w:rsidRPr="006E243D">
         <w:rPr>
           <w:rStyle w:val="Hypertextovprepojenie"/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>!</w:t>
+        <w:t>prihláškou</w:t>
+      </w:r>
+      <w:r w:rsidR="006E243D">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovprepojenie"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a potvrdením o zaplatení!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008533D4" w:rsidRPr="008453A8" w:rsidSect="00526289">
+    <w:sectPr w:rsidR="008533D4" w:rsidRPr="006E243D" w:rsidSect="00526289">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1067,88 +1032,81 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1179658513">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00676EEC"/>
-    <w:rsid w:val="00024A6E"/>
     <w:rsid w:val="00032790"/>
     <w:rsid w:val="00344E8F"/>
     <w:rsid w:val="003F1EFC"/>
     <w:rsid w:val="004D0A26"/>
-    <w:rsid w:val="004D5F01"/>
+    <w:rsid w:val="005F5A8E"/>
     <w:rsid w:val="00676EEC"/>
     <w:rsid w:val="006E243D"/>
+    <w:rsid w:val="00747249"/>
     <w:rsid w:val="008177E7"/>
-    <w:rsid w:val="008453A8"/>
     <w:rsid w:val="008533D4"/>
-    <w:rsid w:val="008B1664"/>
     <w:rsid w:val="00A15FF0"/>
     <w:rsid w:val="00AD5D15"/>
-    <w:rsid w:val="00B3773C"/>
     <w:rsid w:val="00B72D93"/>
     <w:rsid w:val="00BA166E"/>
     <w:rsid w:val="00BA63CA"/>
     <w:rsid w:val="00C126CB"/>
-    <w:rsid w:val="00D70C39"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F946BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6485D3C4"/>
@@ -1907,54 +1865,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>85</Words>
-  <Characters>491</Characters>
+  <Words>91</Words>
+  <Characters>524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>575</CharactersWithSpaces>
+  <CharactersWithSpaces>614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ZUŠ Miloša Ruppeldta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>